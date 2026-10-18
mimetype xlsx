--- v0 (2026-07-27)
+++ v1 (2026-10-18)
@@ -12,62 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Resumo</t>
+  </si>
+  <si>
+    <t>Portaria 015/2026</t>
+  </si>
+  <si>
+    <t>EXONERAR, na forma do art. 35, caput, da Lei Complementar Municipal nº. 1, de 27 de fevereiro de 1997, RICARDO ANDERSON DA SILVA GRIGÓRIO, Agente Administrativo, tendo em vista seu pedido de desligamento do cargo efetivo que ocupa</t>
+  </si>
+  <si>
+    <t>Portaria 014/2026</t>
+  </si>
+  <si>
+    <t>NOMEAR ANALIANE LOURENÇO DE SOUSA do cargo de Diretora da EMEIF NABOR MEIRA GARRIDO – Símbolo CAS-II, integrante do Quadro de Cargos de Provimento em Comissão da Prefeitura Municipal de Aparecida</t>
+  </si>
+  <si>
+    <t>Portaria 013/2026</t>
+  </si>
+  <si>
+    <t>DESIGNAR JODEVAM PIRES DE ARAUJO para exercer a função de Gerente de Recursos Humanos e Planejamento</t>
+  </si>
+  <si>
+    <t>Portaria 012/2026</t>
+  </si>
+  <si>
+    <t>EXONERAR LUCIANA SILVEIRA DE SOUSA do cargo de Diretora do Departamento de Ensino Fundamental II</t>
+  </si>
+  <si>
+    <t>Portaria 011/2026</t>
+  </si>
+  <si>
+    <t>EXONERAR MARIA KAROLINA SULPINO DE ANDRADE do cargo de Diretora da EMEIF NABOR MEIRA GARRIDO</t>
+  </si>
+  <si>
+    <t>Portaria 010/2026</t>
+  </si>
+  <si>
+    <t>INSTITUIR a Comissão Municipal de Monitoramento e Acompanhamento do Transporte Escolar (CMMATE) do Município de Aparecida - Paraíba</t>
+  </si>
+  <si>
+    <t>Portaria 006/2026</t>
+  </si>
+  <si>
+    <t>NOMEAR FILIZARDO DA SILVA NETO como Presidente da CPC, com JANAINA MARQUES PEREIRA DE OLIVEIRA e JODEVAM PIRES DE ARAÚJO como membros da equipe de apoio</t>
+  </si>
+  <si>
+    <t>Portaria 005/2026</t>
+  </si>
+  <si>
+    <t>NOMEAR JANAINA MARQUES PEREIRA DE OLIVEIRA como Agente de Contratação, com FILIZARDO DA SILVA NETO e JODEVAM PIRES DE ARAÚJO como membros da equipe de apoio</t>
+  </si>
+  <si>
+    <t>Portaria 004/2026</t>
+  </si>
+  <si>
+    <t>NOMEAR FILIZARDO DA SILVA NETO como Pregoeiro, com JANAINA MARQUES PEREIRA DE OLIVEIRA e JODEVAM PIRES DE ARAÚJO como membros da equipe de apoio</t>
+  </si>
+  <si>
+    <t>Portaria 003/2026</t>
+  </si>
+  <si>
+    <t>EFETIVAR, até 31 de dezembro de 2028, a permuta de MARIA DO SOCORRO ASSIS GADELHA BOTELHO para exercer suas funções na Prefeitura Municipal de Sousa - Paraíba</t>
+  </si>
+  <si>
+    <t>Portaria 001/2026</t>
+  </si>
+  <si>
+    <t>DESIGNAR JODEVAM PIRES DE ARAÚJO, FRANCISCA FERREIRA DE SOUSA LOPES e ALINE MENDES DE ALMEIDA para compor a Comissão de Processo Administrativo Disciplinar nº 770, destinada a apurar responsabilidade de antigos Diretores Escolares</t>
   </si>
   <si>
     <t>Portaria SME 001/2026</t>
   </si>
   <si>
     <t>Designa os membros da Comissão Organizadora do Processo de Seleção para Diretores Escolares da Rede Municipal de Ensino de Aparecida/PB e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -388,90 +454,244 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="189" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="272" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>2026</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3">
+        <v>404</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3">
+        <v>2026</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4">
+        <v>403</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4">
+        <v>2026</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5">
+        <v>402</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5">
+        <v>2026</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6">
+        <v>401</v>
+      </c>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6">
+        <v>2026</v>
+      </c>
+      <c r="D6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7">
+        <v>400</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7">
+        <v>2026</v>
+      </c>
+      <c r="D7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8">
+        <v>399</v>
+      </c>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8">
+        <v>2026</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9">
+        <v>398</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9">
+        <v>2026</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10">
+        <v>397</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10">
+        <v>2026</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11">
+        <v>396</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11">
+        <v>2026</v>
+      </c>
+      <c r="D11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12">
+        <v>395</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12">
+        <v>2026</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13">
+        <v>394</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13">
+        <v>2026</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">